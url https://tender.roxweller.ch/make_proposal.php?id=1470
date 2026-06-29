--- v1 (2026-03-28)
+++ v2 (2026-06-29)
@@ -13,75 +13,75 @@
     Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"
     Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Roxweller GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🏗️ Project Proposal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Title: Erstellung Siloballenlagerplatz 300m3</w:t>
+        <w:t xml:space="preserve">Title: remplacement d’une chaudière électrique par une pompe à chaleur air-eau extérieure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Source: OLMERO_EMAIL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Published: 2025-11-21 07:06:47</w:t>
+        <w:t xml:space="preserve">Published: 2025-11-20 07:02:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Description:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Budget: 0.5 mil. SFr Construction start Feb 2026 ‍ Planning/detailed stage Building application submitted ‍ Florian Scheidegger 4943 Oeschenbach Promoter. 20 Nov 2025 ‍ Florian Scheidegger Promoter ‍</w:t>
+        <w:t xml:space="preserve">Budget: 0.07 mil. SFr Construction start Jan 2026 ‍ Planning/detailed stage Building application submitted ‍ Maude Simon Propriétaire foncier idem requérant Promoter. 19 Nov 2025 ‍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1467371?set_client_id=26509</w:t>
+        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1466994?set_client_id=26509</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Generated at: 2026-03-28 20:58</w:t>
+        <w:t xml:space="preserve">Generated at: 2026-06-29 19:12</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>