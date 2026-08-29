--- v2 (2026-06-29)
+++ v3 (2026-08-29)
@@ -13,75 +13,75 @@
     Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"
     Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Roxweller GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🏗️ Project Proposal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Title: remplacement d’une chaudière électrique par une pompe à chaleur air-eau extérieure</w:t>
+        <w:t xml:space="preserve">Title: Erstellung Siloballenlagerplatz 300m3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Source: OLMERO_EMAIL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Published: 2025-11-20 07:02:36</w:t>
+        <w:t xml:space="preserve">Published: 2025-11-21 07:06:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Description:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Budget: 0.07 mil. SFr Construction start Jan 2026 ‍ Planning/detailed stage Building application submitted ‍ Maude Simon Propriétaire foncier idem requérant Promoter. 19 Nov 2025 ‍</w:t>
+        <w:t xml:space="preserve">Budget: 0.5 mil. SFr Construction start Feb 2026 ‍ Planning/detailed stage Building application submitted ‍ Florian Scheidegger 4943 Oeschenbach Promoter. 20 Nov 2025 ‍ Florian Scheidegger Promoter ‍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1466994?set_client_id=26509</w:t>
+        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1467371?set_client_id=26509</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Generated at: 2026-06-29 19:12</w:t>
+        <w:t xml:space="preserve">Generated at: 2026-08-29 18:38</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>