--- v5 (2026-08-29)
+++ v6 (2026-10-29)
@@ -13,75 +13,75 @@
     Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"
     Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Roxweller GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">🏗️ Project Proposal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Title: Bau einer Sicherheitsschleuse und Warteraum des Daten-Sicherungs-Zentrum</w:t>
+        <w:t xml:space="preserve">Title: Ersatz der bestehenden Mobilfunkanlage für Swisscom (Schweiz) AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Source: OLMERO_EMAIL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Published: 2025-11-19 07:01:46</w:t>
+        <w:t xml:space="preserve">Published: 2025-11-14 07:03:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Description:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Budget: 0.1 mil. SFr Construction start Feb 2026 ‍ Planning/detailed stage Building application submitted ‍ BC Business Computers AG 6343 Rotkreuz Promoter. 18 Nov 2025 Gehret Design GmbH 3784 Feutersoey Architect. 18 Nov 2025 ‍</w:t>
+        <w:t xml:space="preserve">Budget: 1 mil. SFr Construction start Feb 2026 ‍ Planning/detailed stage Planning application - Early Info ‍ Swisscom (Schweiz) AG 3050 Bern Promoter. 13 Nov 2025 Swisscom (Schweiz) AG, Wireless Access, Alte Tiefenaustrasse 6, 3050 Bernvertreten durch Swisscom (Schweiz) AG, Sarah Glandien 3050 Bern Architect. 13 Nov 2025 ‍ Sarah Glandien Architect ‍</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">───────────────────────────────</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1466055?set_client_id=26509</w:t>
+        <w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1464205?set_client_id=26509</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Generated at: 2026-08-29 18:39</w:t>
+        <w:t xml:space="preserve">Generated at: 2026-10-29 20:03</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>