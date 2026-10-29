--- v5 (2026-08-29)
+++ v6 (2026-10-29)
@@ -1,87 +1,39 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1"
     Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"
     Target="word/document.xml"/>
 </Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
-    <w:p>
-[...58 lines deleted...]
-    </w:p>
+    <w:p><w:r><w:t xml:space="preserve">Roxweller GmbH</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">───────────────────────────────</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">🏗️ Project Proposal</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Title: Sanierung Chalet, Installation aussen aufgestellte Wärmepumpe</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Source: OLMERO_EMAIL</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Published: 2025-11-15 07:03:03</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">───────────────────────────────</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Description:</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Budget: 0.25 mil. SFr Construction start Jan 2026 ‍ Planning/detailed stage Building application submitted ‍ Yvonne Samaritani 8810 Horgen Promoter. 14 Nov 2025 ‍ Yvonne Samaritani Promoter Chaletplan GmbH | Architekt: ur und Zimmerei 3818 Grindelwald Architect. 14 Nov 2025 ‍</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">───────────────────────────────</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">URL: https://smart.olmero.ch/sales/my-projects/1464919?set_client_id=26509</w:t></w:r></w:p>
+    <w:p><w:r><w:t xml:space="preserve">Generated at: 2026-10-29 20:03</w:t></w:r></w:p>
   </w:body>
-</w:document>
+</w:document>w:document>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>